--- v0 (2026-01-27)
+++ v1 (2026-04-21)
@@ -299,51 +299,55 @@
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>장근영</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2023-06-08T14:47:19Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2023-06-08T14:47:19Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>2011</t>
         </is>
       </c>
-      <c r="O2"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
       <c r="P2" t="inlineStr">
         <is>
           <t>본 연구는 사전-사후 검사비교방법을 사용하여 국제청소년성취포상제의 효과성 인과관계를 분석하고, 이를 기초로 국제청소년성취포상제뿐만 아니라 청소년활동의 중장기 비전 설정 및 체계적 정책 수립‧시행을 위한 과학적 근거 자료를 제공하기 위해 수행되었음.
  본 연구의 결과를 기초로 국제청소년성취포상제의 효과를 시간의 흐름 속에서 다각적으로 포착할 수 있는 패널장기종단연구 계획을 제시하였음.
  본 연구는 국제청소년성취포상제의 효과에 대한 사전-사후 비교연구로서는 최초로 수행된 연구이며, 국제청소년성취포상제 패널조사연구계획 역시 이전에 수행된 바 없음. 
  본 연구의 지속적인 수행을 통해 국제청소년성취포상제 패널조사연구의 국제공조 및 본 제도의 참여국가간 인적ㆍ지적 자원의 교류와 이를 통한 청소년활동 관련 연구 활성화에 기여할 것으로 기대됨.</t>
         </is>
       </c>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2023-06-08T14:47:19Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>목차
 Ⅰ. 서 론	
 1. 연구의 목적 및 필요성
 2. 연구내용 및 방법
 Ⅱ. 청소년성취포상제의 효과성 선행연구
 1. 국제청소년성취포상제 개요
 2. 국제청소년성취포상제의 효과성에 관한 선행 연구
 3. 요약 및 시사점	
 Ⅲ. 국제청소년성취포상제 효과성 연구의 내용