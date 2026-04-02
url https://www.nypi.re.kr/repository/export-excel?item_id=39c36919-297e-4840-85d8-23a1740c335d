--- v0 (2026-01-27)
+++ v1 (2026-04-02)
@@ -299,52 +299,63 @@
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>임지연||김혁진||문지혜</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2026-01-19T14:56:40Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2026-01-19T14:56:40Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>2025</t>
         </is>
       </c>
-      <c r="O2"/>
-      <c r="P2"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>본 연구의 목적은 지방청소년활동진흥센터 활동사업 운영 전반에 대한 실태 파악과 진단을 통해, 평가 및 정책 환류 등 성과관리 개선 방안을 마련하는데 있다. 이를 위해 24년도 시･도청소년활동진흥센터의 운영결과보고서를 토대로 사업실적을 분석하고, 전문가 진단분석, 시･도청소년활동진흥센터 운영모형 재설계 및 성과관리 체계 구축, 정책 제언에서 ‘지방청소년활동진흥센터 청소년활동사업 성과관리 추진체계’를 제시하였다. 
+2장에서는 지방청소년활동진흥센터 운영 현황조사 및 전문가 진단분석을 실시하였다. 1) 2024년 운영결과보고서를 토대로 계획대비 사업추진실적을 분석한 결과, 센터의 핵심 사업은 청소년활동 현장 역량 증진, 정책개발 및 실행 지원, 정보자원 관리 및 서비스 제공, 정책수행 인프라 관리, 특성화 사업으로 나타났다. 계획대비 실적 달성률은 대부분 100% 이상이지만 정성적 성과관리와 후속 관리 체계가 미흡한 것으로 나타났다. 정량 지표 중심의 평가 가운데 사업의 질적 효과를 반영하기 위해서는 ‘실행기반 정책화’, ‘콘텐츠 중심 정보체계’, ‘후속관리 시스템’ 보완이 필요하다. 메타데이터 기반 AI 추천 시스템을 활용한 콘텐츠 체계화, 만족도･재참여율 등 정성지표 도입, 지역 간 교육 격차 해소 등이 주요 과제로 제시되었다. 2) 2024년 시･도청소년활동진흥센터 운영성과에 대한 전문가 진단분석 결과, 전략계획 수립과 관리체계를 바탕으로 법적인 기능과 정책사업을 비롯하여 지자체별 사업이 안정적으로 편성･운영되고 있음을 확인할 수 있었다. 시･도청소년활동진흥센터가 지역 청소년활동 정책 및 현장지원의 핵심적인 플랫폼으로써의 기능을 수행하기 위해서는 지자체 정책협력 체계 강화와 지역특화 전략의 강화, 수요 중심의 유연한 사업운영 및 새로운 환경에 대응하는 미래지향적 운영체제로의 전환이 필요하다.
+3장 시･도청소년활동진흥센터 운영모형 및 성과관리 재구축에서는 1) 비전부터 성과관리까지의 전 과정을 체계적으로 통합하여, 청소년활동 정책에 대한 지역 실행력과 지속가능성을 강화하고, 정책적･행정적 거버넌스를 정립하기 위한 종합적 운영모형 재설계(안)을 제시하였다. 2) 성과관리 기반 평가체계 구축은 청소년정책 플랫폼으로서 시･도청소년활동진흥센터의 위상과 정체성을 강화하는데 중요하다. 이전의 업무수행 중심 평가체계를 성과 중심 평가체계로 전환하고자 전략목표 3개, 성과목표 7개, 평가지표 19개로 기본체계를 제안하였다. 평가 운영은 평가 체계의 안정적 정착을 위해 한국청소년활동진흥원이 주관하고 시･도청소년활동진흥센터 지원 업무와 연계하여, 2026년을 기점으로 3년간 단계적인 추진 방안을 제안하였다. 
+종합 분석 및 전문가 의견수렴 결과를 토대로 본 연구에서는 ‘지방청소년활동진흥센터 청소년활동사업 성과관리 추진체계’를 제안하였다. 추진체계(안)은 비전, 추진체계, 단계별 운영체계, 성과관리 구성요소(전략목표, 성과지표, 평가방식), 운영 인프라 및 지원체계, 성과관리 방향, 법․제도적 기반을 제안하였다.</t>
+        </is>
+      </c>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2026-01-19T14:56:40Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>Ⅰ. 서 론 1
 1. 연구의 필요성 및 목적 3
 2. 연구 내용 6
 3. 연구 방법 7
 4. 연구 추진체계 8
 Ⅱ. 지방청소년활동진흥센터  운영 현황조사 및 진단분석 9
 1. 개요 11
 2. 운영실태 현황조사 : 2024년 계획대비 사업실적 분석 11
 3. 전문가 진단분석 : 2024년 시･도청소년활동진흥센터 운영 15
 4. 소결 34
 Ⅲ. 시･도청소년활동진흥센터 운영모형 및 성과관리 체계 39
 1. 개요 41
 2. 운영모형 재설계 41
 3. 성과관리 기반 평가체계 구축 및 운영 54
 4. 소결 95
 Ⅳ. 정책 방안 99
 1. 연구 요약 및 정책적 시사점 101