--- v0 (2026-01-27)
+++ v1 (2026-04-25)
@@ -299,51 +299,55 @@
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>임희진||백혜정||김현철</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2023-06-08T14:49:33Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2023-06-08T14:49:33Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>2012</t>
         </is>
       </c>
-      <c r="O2"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
       <c r="P2"/>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2023-06-08T14:49:33Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>목차
 Ⅰ. 조사개요
 1. 조사목적
 2. 조사대상
 3. 조사내용
 4. 조사방법
 5. 조사기간
 6. 무응답 현황
 Ⅱ. 표본설계
 1. 모집단 분석
 2. 표본설계
 3. 가중치와 모수추정
 Ⅲ. 조사결과
 1. 인생관
 2. 가족 및 결혼관
 3. 진로 및 직업관