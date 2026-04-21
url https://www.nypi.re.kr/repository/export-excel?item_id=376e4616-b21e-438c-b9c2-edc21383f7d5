--- v0 (2026-01-27)
+++ v1 (2026-04-21)
@@ -299,51 +299,55 @@
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>이민희||윤옥경||임지연</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2023-06-08T14:08:17Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2023-06-08T14:08:17Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>2001</t>
         </is>
       </c>
-      <c r="O2"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
       <c r="P2" t="inlineStr">
         <is>
           <t>급속히 확산되고 있는 청소년 성매매에 대한 원인을 찾아내고, 그 실태를 정확히 파악한 후 우리 청소년들이 건전하게 성장 발달할 수 있도록 예방 차원에서의 법 제도와 프로그램의 개발, 관련 시설의 확충 등의 대책을 마련하고 이에 대한 재정적 지원을 하는 종합적 정책대안을 마련하여야 할 필요성을 가지게 되었다. 
 본 연구는 이에 따라 청소년 성매매의 원인과 실태를 철저히 분석하고 그의 대책을 마련하여 청소년들에게 바르고 건전한 성문화를 일찍부터 체득할 수 있도록 할뿐만 아니라 나아가서 우리의 기성사회 전반에 만연하고 있는 퇴폐적인 성적 도덕성을 회복하여 우리 사회에 건전한 성문화의 의식을 조성하는데 최종 목적이 있다고 하겠다.</t>
         </is>
       </c>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2023-06-08T14:08:17Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>목차
 1. 서론
 2. 청소년 성매매 원인의 이론적 고찰
 3. 청소년 성매매의 실태조사
 4. 청소년 성매매 대책
 5. 결론 및 요약-청소년 성매매 종합대책</t>
         </is>
       </c>
       <c r="T2"/>
       <c r="U2"/>
       <c r="V2"/>