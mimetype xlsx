--- v0 (2026-01-27)
+++ v1 (2026-04-03)
@@ -299,51 +299,55 @@
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>김영지||모상현</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2023-06-08T15:06:54Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2023-06-08T15:06:54Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>2015</t>
         </is>
       </c>
-      <c r="O2"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
       <c r="P2"/>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2023-06-08T15:06:54Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>Ⅰ. 서론	
 1. 연구의 필요성과 목적	
 2. 연구의 내용과 방법	
 Ⅱ. 성남시 청소년의 삶의 질 : 주요 행정지표	
 1. 안전과 보호	
 2. 건강과 환경	
 3. 교육	
 4. 여가 및 활동	
 5. 참여	
 Ⅲ. 성남시 청소년의 삶의 질 실태와 욕구 분석	
 1. 조사개요	
 2. 조사결과 분석	
 3. 조사결과 요약	
 Ⅳ. 아동･청소년 친화도시 조성 국내･외 사례	
 1. 국내 사례	
 2. 국외 사례	