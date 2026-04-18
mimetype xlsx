--- v0 (2026-01-27)
+++ v1 (2026-04-18)
@@ -299,51 +299,55 @@
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>강진숙||김지연||류숙</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2023-11-03T11:23:16Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2023-11-03T11:23:16Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>2023</t>
         </is>
       </c>
-      <c r="O2"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
       <c r="P2"/>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2023-11-03T11:23:16Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>Ⅰ. 서론
 1. 문제제기 및 연구목적 3
 2. 연구흐름 및 연구방법 5
 3. 연구추진체계 9
 Ⅱ. 취약계층 청소년의 개념 및 선행연구 동향
 1. 장애청소년의 개념 및 선행연구 동향 13
 2. 학교 밖 청소년의 개념 및 선행연구 동향 29
 3. 다문화가족청소년의 개념 및 선행연구 동향 37
 4. 요약 및 시사점 47
 Ⅲ. 취약계층 청소년의 미디어 이용과 미디어 리터러시 교육 현황 및 시사점
 1. 장애청소년의 미디어 이용과 미디어 리터러시 교육 현황 55
 2. 학교 밖 청소년의 미디어 이용과 미디어 리터러시 교육 현황 73
 3. 다문화가족청소년의 미디어 이용과 미디어 리터러시 교육 현황 81
 4. 요약 및 시사점 96
 Ⅳ. 연구문제 및 연구방법
 1. 연구문제 103