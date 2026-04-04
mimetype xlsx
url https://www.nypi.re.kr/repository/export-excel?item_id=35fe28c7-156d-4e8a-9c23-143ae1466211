--- v0 (2026-01-27)
+++ v1 (2026-04-04)
@@ -299,51 +299,55 @@
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>함병수||길은배||이종원||최원기</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2023-06-08T14:18:22Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2023-06-08T14:18:22Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>2002</t>
         </is>
       </c>
-      <c r="O2"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
       <c r="P2"/>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2023-06-08T14:18:22Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>1. 서론
 1) 연구목적
 2) 연구 범위 및 구성
 3) 연구 방법
 2. 기본논의 : 남북한 청소년 교류·협력과 NGO
 1) 청소년 교류·협력의 의의
 2) NGO의 개념과 현황
 3) NGO를 통한 남북한 청소년 교류
 3. 남북한 교류·협력에 관한 청소년의식 조사
 1) 서론
 2) 조사결과 분석
 (1) 통일관
 (2) 북한관
 (3) 교류관
 3) 요약 논의
 4. 남북한 청소년 교류·협력의 실태 및 분단국 사례 분석