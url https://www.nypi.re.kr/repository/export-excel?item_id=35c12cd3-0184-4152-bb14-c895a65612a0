--- v0 (2026-01-27)
+++ v1 (2026-04-18)
@@ -299,51 +299,55 @@
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>최용환</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2024-04-30T14:29:52Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2024-04-30T14:29:52Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>2023</t>
         </is>
       </c>
-      <c r="O2"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
       <c r="P2"/>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2024-04-30T14:29:52Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>Ⅰ. 2023년 인성교육 전문인력 양성기관 지정 및 운영 개요
   1. 사업 추진의 목적 및 근거    3
   2. 사업 추진 체계    8
   3. 사업 추진 절차 및 일정    9
 Ⅱ. 2023년 인성교육 전문인력 양성기관 지정
   1. 인성교육 전문인력 양성기관 지정 개요    13
 Ⅲ. 2023년 인성교육 전문인력 양성기관 운영 지원 및 관리
   1. 인성교육 전문인력 양성기관 착수보고회    17
   2. 인성교육 전문인력 양성기관 중간보고회    18
   3. 인성교육 전문인력 양성기관 결과보고회    18
 Ⅳ. 2023년 인성교육 전문인력 양성기관(광주여자대학교) 운영 결과보고
  -사업 전담관리 조직 명단 및 연락처    21
  -대학교 일반 현황    22
  -2023 운영 결과보고서 요약    23
   1. 사업개요    28
     1) 사업목적    28