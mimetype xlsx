--- v0 (2026-01-27)
+++ v1 (2026-04-20)
@@ -299,51 +299,55 @@
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>윤철경||최인재||김승경||김성은</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2023-06-08T15:08:33Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2023-06-08T15:08:33Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>2018</t>
         </is>
       </c>
-      <c r="O2"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
       <c r="P2"/>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2023-06-08T15:08:33Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>제Ⅰ장. 조사개요	 1
 1. 조사목적	 3
 2. 추진체계	 4
 3. 조사설계	 5
 1) 조사대상	 5
 2) 표본 설계	 5
 3) 조사 기간 및 조사 방법	 5
 4. 조사과정	 6
 1) 사전안내	 6
 2) 면접원 교육	 7
 3) 실사	 8
 4) 자료입력 및 데이터 검증	 9
 5. 조사표본	 9
 6. 가중치	 10
 7. 조사내용	 12
 제Ⅱ장. 조사결과	 15