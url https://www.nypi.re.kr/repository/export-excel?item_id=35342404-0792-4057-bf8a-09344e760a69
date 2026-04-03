--- v0 (2026-01-27)
+++ v1 (2026-04-03)
@@ -299,51 +299,55 @@
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>김영지||김지연||서고운||이정민||최홍일</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2024-04-30T14:29:51Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2024-04-30T14:29:51Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>2023</t>
         </is>
       </c>
-      <c r="O2"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
       <c r="P2"/>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2024-04-30T14:29:51Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>Ⅰ. 서 론    1
 Ⅱ. 조사 개요    7
  1. 조사 대상    9
  2. 도구 개선    10
  3. 조사 내용    19
  4. 조사 절차    34
  5. 2023년도 개선사항 종합    68
 Ⅲ. 제 언    69
 참고문헌    79
 부  록    83
 부록 1. 「2023 특수교육대상자 인권실태조사」 조사표    85
  1) 온라인 조사_학생용 조사표    85
  2) 온라인 조사_보호자용 조사표    91
  3) 온라인 조사_교원용 조사표    105
  4) 학생 대면 조사용 조사표    120
  5) 보호자용 조사표 번역본    142