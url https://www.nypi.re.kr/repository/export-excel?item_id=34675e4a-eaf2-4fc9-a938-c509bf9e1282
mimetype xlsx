--- v0 (2026-01-27)
+++ v1 (2026-04-02)
@@ -299,51 +299,55 @@
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>유민상||유성렬||심수진||류정희||김혜자||도남희||박진아||구자연||김대훈||최창용</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2023-06-08T15:12:21Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2023-06-08T15:12:21Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>2021</t>
         </is>
       </c>
-      <c r="O2"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
       <c r="P2"/>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2023-06-08T15:12:21Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>제1장 서론
  제1절 연구개요 3
   1. 연구개요 3
   2. 연구목적 및 필요성 4
  제2절 연구내용 및 연구방법 7
   1. 연구내용 7
   2. 연구방법 8
   3. 보고서의 구성 11
 제2장 한국 아동‧청소년 삶의 질 프레임워크와 지표체계
  제1절 한국 아동·청소년 삶의 질 지표 프레임워크 15
   1. 아동·청소년 삶의 질 지표 프레임워크 16
   2. 아동·청소년 삶의 질 지표 프레임워크 구축 결과 20
   3. 아동·청소년 삶의 질 프레임워크를 통한 지표체계 구성 21
  제2절 한국 아동·청소년 삶의 질 프레임워크 및 지표체계 2020 22
 제3장 지표로 보는 한국 아동‧청소년의 삶의 질 2020
  제1절 사회적 배경 지표 33