--- v0 (2026-01-27)
+++ v1 (2026-04-18)
@@ -299,51 +299,55 @@
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>임지연||김형주</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2023-07-05T16:05:06Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2023-07-05T16:05:06Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>2008</t>
         </is>
       </c>
-      <c r="O2"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
       <c r="P2"/>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2023-07-05T16:05:06Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>Ⅰ. 서론
 1. 사업의 필요성 및 목적
 2. 평가모형 및 지표개발 절차
 Ⅱ. 평가의 절차
 1. 평가대상 프로그램의 특성파악과 기초자료 분석
 2. 평가지표의 개선과 자료수집 계획
 3. 평가단의 구성과 평가위원 워크숍
 4. 평가지표의 공유
 5. 평가사업 홈페이지 운영
 6. 현장방문 중간평가
 7. 서면 종합평가
 8. 평가보고서 작성 및 정책제언 제시
 Ⅲ. 평가대상 프로그램의 이해
 Ⅳ. 2008년도 서울시 청소년활동프로그램 운영평가 결과
 1. 전반적 평가결과
 1) 우수프로그램의 특징