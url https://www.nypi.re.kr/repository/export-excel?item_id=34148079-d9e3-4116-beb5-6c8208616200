--- v0 (2026-01-27)
+++ v1 (2026-04-22)
@@ -299,51 +299,55 @@
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>최용환||이희철||장혜윤</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2023-06-08T15:12:21Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2023-06-08T15:12:21Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>2021</t>
         </is>
       </c>
-      <c r="O2"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
       <c r="P2"/>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2023-06-08T15:12:21Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>I. 서론
 1. 연구의 필요성, 목적 및 기대효과	3
 2. 연구 추진 절차	5
 Ⅱ. 이론적 배경과 선행연구
 1. 사회복지사 처우개선 선행연구	9
 2. 청소년 지도사 처우개선 선행연구	26
 3. 선행연구의 의의 및 한계	30
 Ⅲ. 청소년시설별 청소년지도자 인건비 및 보수체계 실태조사
 1. 대구광역시 청소년시설 기관실태 분석	37
 2. 설문조사 비교분석 : 대구시 VS 전국	53
 Ⅳ. 청소년시설 유형별 재정현황 분석
 1. 대구광역시 청소년시설의 수입 분석	67
 2. 대구광역시 청소년시설의 지출 분석	78
 3.청소년 시설의 수입·지출 분석 결과를 활용한 재무건전성 분석	91
 Ⅴ. 청소년시설 유형별 적정 인건비 제안 및 중장기 인상 로드맵 제시 
 1. 청소년 시설 유형별 적정 인건비 제안	101