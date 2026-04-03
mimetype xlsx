--- v0 (2026-01-27)
+++ v1 (2026-04-03)
@@ -299,51 +299,55 @@
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>김영한||이혜연||서정아||홍영균||유진이||김소아||김영호||김광남||황정수||박현정||김상연||김윤정</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2023-06-08T14:45:59Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2023-06-08T14:45:59Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>2009</t>
         </is>
       </c>
-      <c r="O2"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
       <c r="P2"/>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2023-06-08T14:45:59Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>목 차
 보고서 - Ⅰ
 Ⅰ. 조사개요
   1. 조사의 목적 및 필요성
   2. 조사의 내용
   3. 조사의 방법
 Ⅱ. 이용자 욕구조사 결과
   1. 전체결과
   2. 서울특별시립 서울청소년수련관
   3. 서울특별시립 보라매청소년수련관
   4. 서울특별시립 문래청소년수련관
   5. 서울특별시립 목동청소년수련관
   6. 서울특별시립 노원청소년수련관
 보고서 - Ⅱ
   7. 서울특별시립 중랑청소년수련관
   8. 서울특별시립 강북청소년수련관