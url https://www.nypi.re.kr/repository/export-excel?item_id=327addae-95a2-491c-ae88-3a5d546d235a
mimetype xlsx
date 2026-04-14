--- v0 (2026-01-28)
+++ v1 (2026-04-14)
@@ -299,51 +299,55 @@
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>박영균||김정주||김영지||김희진</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2023-06-08T14:05:33Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2023-06-08T14:05:33Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>2000</t>
         </is>
       </c>
-      <c r="O2"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
       <c r="P2" t="inlineStr">
         <is>
           <t>본 연구는 제주시 청소년을 대상으로 실시한 실태조사결과에 근거하여 2005년까지의 제주시 청소년정책의 기본계획을 구상함과 더불어 제주시의 지역적 특성에 기초한 특성화된 정책과제를 개발하고자 하는 것이다.
 본 연구에서 강조하고자 하는 것은 최근 국제사회의 일반적 특성인 국경 없는 정보화시대를 대비하여 청소년의 잠재능력과 역량을 충분히 개발할 수 있도록 하고, 세계화 시대의 국제적 관광도시로서 제주시가 가지고 있는 특성에 어울리는 제주시 청소년의 세계시민 의식을 함양하는 데 청소년정책의 중점을 두고자 한다.</t>
         </is>
       </c>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2023-06-08T14:05:33Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>목 차
 Ⅰ. 서론
 Ⅱ. 제주시 청소년의 생활.의식 실태 및 정책요구
 Ⅲ. 제주시 청소년관련 전문가 정책요구 조사
 Ⅳ. 제주시 청소년육성 기반과 여건
 Ⅴ. 제주시 청소년육성 2005 기본계획</t>
         </is>
       </c>
       <c r="T2"/>
       <c r="U2"/>
       <c r="V2"/>