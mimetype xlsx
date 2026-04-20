--- v0 (2026-01-27)
+++ v1 (2026-04-20)
@@ -299,51 +299,55 @@
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>김기헌</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2023-06-08T15:06:54Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2023-06-08T15:06:54Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>2015</t>
         </is>
       </c>
-      <c r="O2"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
       <c r="P2"/>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2023-06-08T15:06:54Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>I. 서론	  1
 1. 연구의 목적 및 필요성	  3
 2. 연구내용	  4
 3. 연구방법	 6
 Ⅱ. 2015년 청년종합실태조사 설계 및 실사결과	  7
 1. 조사 설계	  9
 2. 설문지 개발	 12
 3. 조사 결과	 23
 Ⅲ. 조사결과분석	 25
 1. 청년의 교육실태(2015년)	  27
 2. 청년의 취업과 직장생활실태(2015년)	  45
 3. 청년의 주거실태(2015년)	 80
 4. 청년의 결혼과 가정생활실태(2015년)	  92
 5. 청년의 여가와 소비실태(2015년)	 102
 6. 청년의 정서와 사회적 인식 실태(2015년)	 104
 7. 청년의 미디어 사용과 소통실태(2015년)	 111