--- v0 (2026-01-27)
+++ v1 (2026-04-03)
@@ -299,51 +299,55 @@
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>성윤숙||양미석</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2023-06-08T15:11:43Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2023-06-08T15:11:43Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>2020</t>
         </is>
       </c>
-      <c r="O2"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
       <c r="P2"/>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2023-06-08T15:11:43Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>Ⅰ. 서 론	1
 1. 연구의 필요성 및 목적	3
 2. 연구내용 및 방법	5
   1) 연구내용	5
   2) 연구방법	7
 Ⅱ. 이론적 배경	15
 1. 학교폭력 예방 어울림 프로그램의 특징	17
   1) 어울림 프로그램 구성 및 적용 내용	17
   2) 어울림 프로그램 6대 역량 개념과 역량별 프로그램 목표	19
 2. 학교폭력 예방 어울림 프로그램 관련 선행연구	24
 Ⅲ. 어울림 프로그램 운영 현황	29
 1. 어울림 프로그램과 어깨동무 활동 운영	31
   1) 어울림 프로그램 역량 및 문제유형	31
   2) 사이버 어울림 프로그램 역량 및 문제유형	37
   3) 어깨동무 활동	42
 2. 어울림 프로그램 운영 형태	45