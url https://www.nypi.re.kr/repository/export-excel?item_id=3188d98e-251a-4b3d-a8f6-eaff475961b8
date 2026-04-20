--- v0 (2026-01-27)
+++ v1 (2026-04-20)
@@ -299,51 +299,55 @@
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>박영균||안승열||신준섭||김지연</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2023-06-08T14:18:21Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2023-06-08T14:18:21Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>2002</t>
         </is>
       </c>
-      <c r="O2"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
       <c r="P2" t="inlineStr">
         <is>
           <t>본 연구의 주요 목적은 다음과 같이 정리해 볼 수 있다. 
 첫째, 국내외 학생 포상제도의 종류, 현황 및 실태를 조사하여 올바른 학생 포상제도를 모색하기 위한 문제점을 살펴본다.
 둘째, 국가수준의 학생 포상 대상자, 대상자 선정기준, 포상인원의 분배방식, 포상의 내역, 포상의 부문, 후보자 추천자격, 심사위원 구성 방법, 그리고 제도운영 방식 등 포상에 관련된 다양한 문제점을 살펴보고 이에 대한 개선방안을 구체적으로 탐색한다.
 셋째, 우리나라 현행 학생 포상제도의 문제점과 개선방안을 모색하여 현행 제도의 대안을 제시한다.</t>
         </is>
       </c>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2023-06-08T14:18:21Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>목차
 1. 서론
 2. 이론적 배경
  1) 포상제도의 개념 및 법적 성격
  2) 정부의 표창제도
  3) 우수인재상 및 학생의 날 포상제도
  4) 단위학교 학생 포상제도의 현황
  5) 국내외 교육 포상제동
  6) 외국의 교육 포상제도