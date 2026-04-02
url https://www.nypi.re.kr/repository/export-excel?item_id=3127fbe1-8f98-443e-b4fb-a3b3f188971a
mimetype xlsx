--- v0 (2026-01-27)
+++ v1 (2026-04-02)
@@ -299,51 +299,55 @@
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>이종태</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2023-06-08T14:45:26Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2023-06-08T14:45:26Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>2008</t>
         </is>
       </c>
-      <c r="O2"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
       <c r="P2"/>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2023-06-08T14:45:26Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>목   차
 Ⅰ. 서론
  1. 연구의 필요성 및 목적
  2. 연구 내용
  3. 연구 방법
 Ⅱ. 교육정책과 아동·청소년 정책의 관계
  1. 교육정책의 성격
   1) 교육정책의 형성 배경
   2) 교육정책의 일반적 특징
   3) 사회 변화에 따른 교육정책 성격의 변화
  2. 아동·청소년 정책의 성격
   1) 아동·청소년 정책의 형성 배경과 일반적 특징
   2) 사회변화에 따른 아동·청소년정책 성격의 변화
 Ⅲ. 아동·청소년 대상 복지 서비스의 현황과 전달체계
  1. 교육복지 서비스의 현황과 전달체계
   1) 교육복지투자우선지역지원사업의 추진 과정과 현황