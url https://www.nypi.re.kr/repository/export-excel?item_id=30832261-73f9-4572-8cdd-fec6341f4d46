--- v0 (2026-01-27)
+++ v1 (2026-04-21)
@@ -299,51 +299,55 @@
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>김희진||임희진||하형석||정윤미</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2023-06-08T15:10:45Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2023-06-08T15:10:45Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>2019</t>
         </is>
       </c>
-      <c r="O2"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
       <c r="P2"/>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2023-06-08T15:10:45Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>Ⅰ. 서론
   1. 연구의 배경과 목적
   2. 연구내용과 방법
 Ⅱ. 조사갸요
   1. 조사개요
   2. 포본설계
   3. 조사추진
   4. 조사내용
 Ⅲ. 3기 패널(초5) 조사결과 분석
   1. 개인발달
   2. 발달환경
   3. 센터이용
 Ⅳ. 2기 패널(중3) 조사결과 분석
   1. 개인발달
   2. 발달환경
   3. 센터이용