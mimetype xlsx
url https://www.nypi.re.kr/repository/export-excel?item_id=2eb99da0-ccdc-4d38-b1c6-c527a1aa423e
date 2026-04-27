--- v0 (2026-01-27)
+++ v1 (2026-04-27)
@@ -299,51 +299,55 @@
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>황진구||김영지||모상현||이용해||김경준</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2025-04-24T15:02:45Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2025-04-24T15:02:45Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>2024</t>
         </is>
       </c>
-      <c r="O2"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
       <c r="P2"/>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2025-04-24T15:02:45Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>제1장 평가 개요
  1. 추진 배경 및 경과   3
  2. 평가의 목적 및 방향 4
  3. 평가 개요 5
  4. 평가단계와 절차 10
  5. ’26년 및 ’27년 평가지표 개발 11
 제2장 평가지표
  1. 2024년 청소년수련원 종합평가 지표  15 
  2. 2024년 유스호스텔 종합평가 지표 57
  3. 2024년 청소년야영장 종합평가 지표 103
 제3장 청소년수련시설 실태분석
  1. 청소년수련원 실태분석 131 
  2. 유스호스텔 실태분석 139
  3. 청소년야영장 실태분석 147
 제4장 평가결과 분석
  1. 청소년수련원 평가결과 157