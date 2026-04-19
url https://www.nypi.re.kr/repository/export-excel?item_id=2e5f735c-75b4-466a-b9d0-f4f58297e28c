--- v0 (2026-01-27)
+++ v1 (2026-04-19)
@@ -299,51 +299,55 @@
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>양계민||김지경||김승경</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2023-06-08T14:46:32Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2023-06-08T14:46:32Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>2010</t>
         </is>
       </c>
-      <c r="O2"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
       <c r="P2" t="inlineStr">
         <is>
           <t>방과후돌봄서비스의 개념과 범위를 검토하고, 공적 방과후돌봄서비스(방과후학교, 지역아동센터, 방과후아카데미)의 특성과 현황을 살펴봄.
  초등학생 자녀를 둔 전국의 학부모(보호자) 15,986 여명을 대상으로 방과후돌봄서비스 이용 실태조사를 실시함.
  실태조사 내용에 기초하여 공적 방과후돌봄서비스의 수요·공급의 적정성을 진단하고, 수용에 대응하기 위한 적정공급의 수준을 추정함.
  문헌검토 및 실태조사자료 분석결과에 기초로 하여 초등학생 방과후 돌봄서비스의 양적확충, 질적 개선, 그리고 효율성 향상을 위한 정책 제언을 도출함</t>
         </is>
       </c>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2023-06-08T14:46:32Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>목 차
 Ⅰ. 서론
   1. 연구의 필요성 및 목적
   2. 연구내용
   3. 연구방법
 Ⅱ. 방과후돌봄서비스의 특성 및 현황
   1. 방과후돌봄서비스 개념 및 범위
   2. 공적 방과후돌봄서비스의 특성 및 현황
    1) 방과후학교