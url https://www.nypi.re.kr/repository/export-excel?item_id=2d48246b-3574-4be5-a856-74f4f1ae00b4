--- v0 (2026-01-27)
+++ v1 (2026-04-20)
@@ -299,51 +299,55 @@
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>최용환||박윤수||김기영</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2023-06-08T15:08:34Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2023-06-08T15:08:34Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>2018</t>
         </is>
       </c>
-      <c r="O2"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
       <c r="P2"/>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2023-06-08T15:08:34Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>1. 연구배경
 2. 연구의 필요성과 목적
 3. 시도별 행정통계와 대구청소년정책 실태조사를 통해본 정책환경
 4. 대구광역시 청소년정책의 성과평가: 참여활동정책과 보호복지정책
 5. 대구광역시 청소년정책의 단위 사업별 성과평가
 6. 대구광역시 청소년보호복지정책에 대한 사업별 성과분석
 7. 대구광역시 청소년정책 중장기 발전계획(2019~2023)
 8. 대구청소년정책 중장기 계획 구현을 위한 투자계획(2019~2023)
 9. 전략목표별 세부과제의 주요내용용</t>
         </is>
       </c>
       <c r="T2"/>
       <c r="U2"/>
       <c r="V2"/>
       <c r="W2" t="inlineStr">
         <is>