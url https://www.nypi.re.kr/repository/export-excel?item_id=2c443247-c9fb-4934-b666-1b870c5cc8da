--- v0 (2026-01-27)
+++ v1 (2026-04-20)
@@ -299,51 +299,55 @@
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>김지연||이경상</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2023-06-08T15:04:18Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2023-06-08T15:04:18Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>2013</t>
         </is>
       </c>
-      <c r="O2"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
       <c r="P2"/>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2023-06-08T15:04:18Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>목차
 Ⅰ. 2013 공동생활가정(그룹홈) 평가 개요
    1. 공동생활가정 평가 경과
    2. 공동생활가정 평가 방법
    3. 공동생활가정 평가 지표
    4. 용어 정의
 Ⅱ. 공동생활가정 현황
    1. 설치 현황
    2. 종사자 배치 현황
    3. 시설 및 재정 현황
    4. 아동 현황
 Ⅲ. 공동생활가정 평가 결과
    1. 유형별 평가 결과
    2. 영역별 평가 결과
    3. 지역별 평가 결과
 Ⅳ. 아동 만족도