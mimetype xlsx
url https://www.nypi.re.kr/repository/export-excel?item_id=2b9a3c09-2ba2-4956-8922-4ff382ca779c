--- v0 (2026-01-28)
+++ v1 (2026-04-18)
@@ -299,51 +299,55 @@
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>최창욱||조혜영</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2023-07-05T16:05:06Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2023-07-05T16:05:06Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>2006</t>
         </is>
       </c>
-      <c r="O2"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
       <c r="P2" t="inlineStr">
         <is>
           <t>이 연구의 목적은 청소년 정책참여 활성화 및 청소년 참여권을 안정적으로 확보하기 위한 방안을 마련하는 것임.
 연구의 주요내용은 청소년 정책참여와 참여권에 대한 이론적 조망, 청소년 정책참여와 참여권의 현황과 요구 파악, 국내외 청소년 정책참여제도 및 참여권 기준에 대한 사례 분석, 청소년 정책참여 활성화 및 참여권 확보방안 도출 등임.
 연구의 목적을 달성하기 위하여 문헌연구, 사례분석, 참여기구 청소년 심층면접, 전문가 의견조사, 청소년 설문조사 등의 연구방법을 적용함.</t>
         </is>
       </c>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2023-07-05T16:05:06Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>Ⅰ. 서론
  1. 연구의 필요성과 목적
  2. 연구의 내용
 Ⅱ. 이론적 배경 및 선행연구 고찰
  1. 청소년 정책참여 및 참여권의 개념과 의의
  2. 청소년 정책참여 기구 및 참여권 현황과 문제점
  3. 청소년 정책참여 관련이론
  4. 청소년 정책참여 및 참여권에 대한 선행연구 고찰
 Ⅲ. 참여기구 청소년 심층면접
  1. 조사개관