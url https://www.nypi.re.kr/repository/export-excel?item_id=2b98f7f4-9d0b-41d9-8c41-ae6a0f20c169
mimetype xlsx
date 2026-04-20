--- v0 (2026-01-27)
+++ v1 (2026-04-20)
@@ -299,51 +299,55 @@
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>최창욱</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2023-06-08T15:04:18Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2023-06-08T15:04:18Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>2013</t>
         </is>
       </c>
-      <c r="O2"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
       <c r="P2"/>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2023-06-08T15:04:18Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>목차
 Ⅰ. 서론
 Ⅱ. 2012년 청소년특별회의 정책과제 모니터링
 1. 개요
 2. 제8회 청소년특별회의 정책과제
 3. 세부정책과제 및 모니터링 결과
 Ⅲ. 2013년 청소년특별회의 청소년 정책과제
 1. 개요
 2. 정책과제별 세부내용
 Ⅳ. 2013년 청소년특별회의 청소년 정책과제 정부 검토의견
 1. 정책의제 및 정책과제
 2. 정책과제별 세부내용
 Ⅴ. 청소년특별회의 개선방향
 부록
 1. 청소년특별회의 연도별 정책과제</t>
         </is>