--- v0 (2026-01-27)
+++ v1 (2026-04-21)
@@ -299,51 +299,55 @@
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>윤철경||이혜연||서정아||윤경원||이봉주||양미진</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2023-06-08T14:43:43Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2023-06-08T14:43:43Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>2005</t>
         </is>
       </c>
-      <c r="O2"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
       <c r="P2" t="inlineStr">
         <is>
           <t>본 연구에서는 위기청소년의 개념과 위기상황을 이스라엘과 같이 포괄적으로 정의하여 우리나라의 위기청소년의 규모를 파악하고, 위기청소년을 위한 정부부처의 정책과 지원시설의 현황을 파악하고자 한다. 또한 OECD국가의 위기청소년 사회적응을 위한 민관협력체제와 지역사회기반사업을 분석하여 청소년위원회 4대 핵심 추진과제 중 최우선 정책과제인 「위기청소년 사회적 안전망 구축」을 위한 구체적인 정책방안을 모색하고자 한다.</t>
         </is>
       </c>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2023-06-08T14:43:43Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>Ⅰ. 서론
  1. 연구의 목적
  2. 연구의 내용
  3. 연구의 방법
 Ⅱ. 위기 청소년의 개념 및 현황
  1. 위기청소년의 개념
  2. 한국청소년의 위기유형과 위기수준
  3. 위기청소년규모 : 변화추세 및 지역별 분포
 Ⅲ. 한국의 위기청소년 지원정책
  1. 청소년위원회
  2. 보건복지부
  3. 노동부