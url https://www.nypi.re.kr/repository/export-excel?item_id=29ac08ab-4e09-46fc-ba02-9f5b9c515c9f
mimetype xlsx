--- v0 (2026-01-27)
+++ v1 (2026-04-03)
@@ -299,51 +299,55 @@
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>배상률||김형주||성은모</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2023-06-08T15:04:18Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2023-06-08T15:04:18Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>2013</t>
         </is>
       </c>
-      <c r="O2"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
       <c r="P2"/>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2023-06-08T15:04:18Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>목차
 I. 서론	 1
 1. 연구목적 및 필요성	3
 2. 연구 내용	4
    1) 매체 이용 행태에 대한 기초 분석	4
    2) 매체 이용 행태의 연도별 분석	5
    3) 매체 이용 행태의 배경 변인별 분석	5
    4) 정책적 개입을 위한 제언	6
    5) 결과의 활용 방안	6
 3. 조사 방법	6
 Ⅱ. 이론적 배경	 9
 1. 청소년의 미디어 이용 행태	12
 2. 청소년과 미디어 이용에 대한 연구 동향	12
    1) 청소년의 미디어 이용에 대한 다양한 학술적 관심	13
    2) 청소년 미디어 이용의 역기능	16
 Ⅲ. 연구 방법	 21