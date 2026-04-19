--- v0 (2026-01-27)
+++ v1 (2026-04-19)
@@ -299,51 +299,55 @@
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>김형주||김진호||김혁진</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2023-06-08T14:49:32Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2023-06-08T14:49:32Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>2012</t>
         </is>
       </c>
-      <c r="O2"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
       <c r="P2"/>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2023-06-08T14:49:32Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>목차
 Ⅰ. 서론
    1. 연구의 필요성 및 목적
    2. 연구방법
 Ⅱ. 청소년수련활동인증제의 현황 및 선행연구 고찰
    1. 평가인증제의 개념 및 모형
    2. 청소년수련활동인증제의 도입배경 및 현황
    3. 청소년수련활동인증제 관련 선행연구 고찰
 Ⅲ. 청소년수련활동인증제 개선에 관한 의견조사
    1. 조사개요
    2. 청소년수련활동인증제 인지 및 인증현황
    3. 청소년수련활동인증제에 대한 제반 인식
    4. 청소년수련활동인증 프로그램에 대한 인식
    5. 청소년수련활동인증제 개선방향에 관한 의견
    6. 조사결과 요약
 Ⅳ. 청소년수련활동인증제 제도적 보완방안: 우수 인증기관 지정제 도입