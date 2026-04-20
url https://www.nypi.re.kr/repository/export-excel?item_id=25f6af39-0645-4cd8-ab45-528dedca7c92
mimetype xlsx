--- v0 (2026-01-27)
+++ v1 (2026-04-20)
@@ -299,51 +299,55 @@
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>김영지||황세영||손진희||박명선||박종원||조기영</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2023-06-08T15:11:45Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2023-06-08T15:11:45Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>2020</t>
         </is>
       </c>
-      <c r="O2"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
       <c r="P2"/>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2023-06-08T15:11:45Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>Ⅰ. 서론
    1. 연구의 필요성 및 목적
    2. 연구내용 및 연구방법
       1) 연구내용
       2) 연구방법
 Ⅱ. 혁신교육지구 및 마을교육공동체사업 일반현황과 공간자원
    1. 혁신교육지구 및 마을교육공동체사업 관련 조례
       1) 조례 제정 현황
       2) 지역별 조례 내용 비교
    2. 조직 및 예산
       1) 담당부서
       2) 예산
    3. 마을교육공동체사업과 공간자원
 Ⅲ. 청소년 교육·문화공간 및 지자체-교육청 협력 현황조사 결과분석
    1. 조사개요
       1) 조사목적 및 방법