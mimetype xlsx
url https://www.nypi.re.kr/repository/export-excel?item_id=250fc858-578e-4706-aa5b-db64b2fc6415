--- v0 (2026-01-27)
+++ v1 (2026-04-20)
@@ -299,51 +299,55 @@
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>오성배||김희진</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2023-06-08T14:45:25Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2023-06-08T14:45:25Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>2008</t>
         </is>
       </c>
-      <c r="O2"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
       <c r="P2" t="inlineStr">
         <is>
           <t>이 연구는 제4회 청소년특별회의 의제 선정 및 정책 개발을 위한 것으로서, 청소년특별회의 정책의제 선정을 위한 기초자료를 개발·제시하고 세부 추진과제를 발굴하여 정책과제화 하는 것을 목적으로 한다.
 이를 위해 제4회 청소년특별회의 전체 일정과 유기적으로 결합하여 의제 선정, 청소년과 전문가로 구성된 의제연구팀 구성·운영, 정책과제 발굴·개발 등의 과정을 진행한다.</t>
         </is>
       </c>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2023-06-08T14:45:25Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>Ⅰ. 추진배경
  1. 청소년의 정책참여에 대한 국내·외적 요구증대
  2. 저소득층 청소년에 대한 지원의 필요성 증대
  3. 청소년에 대한 복지 서비스 강화 필요
  4. 위기청소년에 대한 지원 필요
  5. 급격한 직업세계 변화에 따른 청소년 진로 여건 조성 필요
 Ⅱ. 「청소년의 복지와 권익이 보장되는 사회」 개념 및 의의
  1. 제4회 청소년특별회의 정책의제 세부추진과제 구조
  2. 청소년의 복지와 권익이 보장되는 사회 개념 및 의의
 Ⅲ. 청소년 정책과 사회환경
  1. 청소년을 둘러싼 사회환경 변하ㅗ