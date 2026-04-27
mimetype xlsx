--- v0 (2026-01-27)
+++ v1 (2026-04-27)
@@ -299,51 +299,55 @@
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>조혜영||최원기||임지연</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2023-06-08T14:26:07Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2023-06-08T14:26:07Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>2003</t>
         </is>
       </c>
-      <c r="O2"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
       <c r="P2" t="inlineStr">
         <is>
           <t>본 연구에서는 청소년 국제교류 홈페이지 구축 토대를 마련하고, 홈페이지를 통해 국제교류에 대한 정보를 유목화하여 제시함으로써 청소년 및 국제교류에 관심이 있는 지방자치단체 및 정부의 관련자, 청소년지도자 및 일반인이 쉽게 접근하여 이용할 수 있게 하고자 한다. 이러한 정보제공을 통해 청소년들로 하여금 국제교류에 대한 관심을 고취시키고, 직접 참여할 수 있는 기회를 확대시킬 수 있으리라 보여진다. 이와 함께 홈페이지 구축을 통해 국제교류에 관심이 있는 청소년, 청소년지도자, 지방자치단체 및 정부기관의 연계가 가능하리라 보여진다.</t>
         </is>
       </c>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2023-06-08T14:26:07Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>목 차 
 I. 서론
 1. 연구의 필요성 및 목적
 2. 연구내용
 3. 연구방법
 II.청소년 국제교류 현황
 1. 청소년 국제교류 개념 및 필요성
 1) 청소년 국제교류의 개념
 2) 청소년 국제교류 활성화 필요성
 2. 청소년 국제교류 유형 및 현황
 1) 국가간(정부간) 청소년 국제교류
 2) 지방자치단체의 청소년 국제교류