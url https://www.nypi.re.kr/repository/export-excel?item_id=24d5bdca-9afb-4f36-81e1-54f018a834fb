--- v0 (2026-01-27)
+++ v1 (2026-04-21)
@@ -299,51 +299,55 @@
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>임성택||이혜연||김진호||김혜진</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2023-06-08T14:08:16Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2023-06-08T14:08:16Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>2001</t>
         </is>
       </c>
-      <c r="O2"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
       <c r="P2" t="inlineStr">
         <is>
           <t>본 연구의 목적은 다음과 같다.
 첫째, 청소년 문제행동의 유형과 실태를 파악하고, 심리학적인 연구방법과 개념을 도입하여 청소년 문제행동의 원인으로 작용하는 심리적 특성요인을 밝히고, 청소년문제를 해결하기 위한 정책 대안을 제시하고자 한다. 
 둘째, 청소년 문제에 대한 이해 및 이의 해결을 위한 정책적 방안을 마련하기 위하여 문제행동의 환경적 측면뿐만 아니라 문제행동충동 및 실제문제행동을 조절하는 다양한 청소년의 심리적 특성 및 문제행동 억제요인을 밝히기 위한 심층적인 연구를 실시하고자 한다.
 셋째, 문제행동충동은 실제문제행동이 발생하기 이전에 나타나는 심리적 전조현상이므로 청소년 문제행동에 대한 장기적이고 근본적인 정책방향을 수립하기 위한 기초자료로서 문제행동충동수준을 조절하는 변수를 탐색하고자 한다. 
 넷째, 문제행동충동이 실제문제행동으로 비화되는 과정에서 개입되는 다양한 조절변수들을 밝힘으로써 단기적이지만 효과적으로 문제행동에 대처하기 위한 방안을 마련하기 위한 기초자료를 마련하고자 한다. 선행연구를 통하여 문제행동충동이 실제문제행동으로 전이되는 과정을 조절하고 제어할 것으로 예견되는 자율적 통제요인(청소년의 법·규범의식), 사회적 통제요인(중요한 타자와의 애착관계), 타율적 통제요인(처벌에의 민감도), 성격적요인(충동성)을 분석에 포함시켜, 청소년문제행동 조절요인을 탐색하고자 한다.</t>
         </is>
       </c>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2023-06-08T14:08:16Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>Ⅰ. 연구의 필요성 및 목적
  1. 연구의 필요성
  2. 연구의 목적
 Ⅱ. 선행연구 고찰
  1. 청소년 문제행동관련 환경적 변수
  2. 문제행동충동수준 조절변수
  3. 문제행동 조절변수
 Ⅲ. 연구설계 및 분석의 틀