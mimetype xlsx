--- v0 (2026-01-27)
+++ v1 (2026-04-04)
@@ -299,51 +299,55 @@
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>배상률||Zhang Shuai||김수영||문지혜</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2023-06-08T15:12:25Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2023-06-08T15:12:25Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>2021</t>
         </is>
       </c>
-      <c r="O2"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
       <c r="P2" t="inlineStr">
         <is>
           <t>최근 한국의 청소년과 청년 세대의 중국에 대한 감정이 혐오에 가까운 수준에 이르렀다는 평가를 받고 있다. 중국 역시 사드배치에 따른 한·중 관계의 악화에 따라 한류 금지령이라 할 수 있는 한한령이 5년가량 지속되면서 현재 중국의 청소년 세대가 느끼는 한국에 대한 관심이나 호감도가 이전 세대에 비해 눈에 띄게 낮아졌다. 또한, 중국 정부의 중화사상과 애국주의 교육 정책 강화로 지금의 10대와 20대 초반 청소년들에게서 한국을 포함한 외국에 대한 배타적 태도가 쉽게 목격되고 있다는 것이 중국 전문가들의 지적이다.
 이 같은 상황에서 본 연구는 경색된 한·중 관계 개선 및 상호이해 제고를 위한 정책 마련의 실증자료로 활용될 수 있도록 한국과 중국의 미래세대인 청소년의 생활실태와 가치관을 파악하였다. 특히, 상대국 및 주변국과의 관계에 대한 Z세대의 인식과 태도를 심층 분석하였다. 또한, 코로나19로 인한 양국 Z세대의 삶의 변화와 코로나19에 대한 인식과 태도에 대해서도 조사하였다.</t>
         </is>
       </c>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2023-06-08T15:12:25Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>국문요약	5
 제1장  서론	25
  1. 연구의 필요성 및 목적	26
  2. 연구 내용	29
 제2장  연구 방법	31
  1. 문헌연구 분석	32
  2. 설문조사 개요	40
  3. 면접조사 개요	50
 제3장  연구 결과	55
  1. 한·중 청소년 대상 설문조사 결과 분석	56
  2. 한국 거주 중국 출신 청소년 대상 설문조사 결과 분석	160