--- v0 (2026-01-27)
+++ v1 (2026-04-18)
@@ -299,51 +299,55 @@
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>백혜정||김승경||박세경||정경은</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2023-07-05T16:05:05Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2023-07-05T16:05:05Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>2016</t>
         </is>
       </c>
-      <c r="O2"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
       <c r="P2"/>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2023-07-05T16:05:05Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>제Ⅰ장 서론	 1
 1. 연구의 목적 및 필요성	 3
 2. 연구의 내용	 4
  1) 가출 및 위기 청소년 현황	 4
  2) 관련법 개정에 따른 쉼터 운영의 변화	 5
  3) 가출청소년의 보호·지원 서비스 현황 분석	 5
  4) 해외사례 분석	 5
  5) 청소년쉼터 운영실태 및 요구도 분석	 5
  6) 정책제언	 5
 3. 연구방법	 6
  1) 문헌연구 	 6
  2) 쉼터 청소년 대상 FGI 자료 분석	 6
  3) 청소년쉼터 종사자 대상 설문조사 및 간담회	 6
  4) 2차 자료 분석	 7
  5) 전문가 자문회의	 7
 4. 연구추진체계	 7