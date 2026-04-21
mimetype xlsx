--- v0 (2026-01-27)
+++ v1 (2026-04-21)
@@ -299,51 +299,55 @@
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>김기헌||조혜영||장근영||이창호||고원||강홍렬</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2023-06-08T14:44:42Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2023-06-08T14:44:42Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>2007</t>
         </is>
       </c>
-      <c r="O2"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
       <c r="P2" t="inlineStr">
         <is>
           <t>연구목적
 - 미래사회 청소년 환경 변화에 대한 체계적이고 과학적인 예측 및 전망을 제시
 - 미래사회에 부합되는 청소년 정책 비전을 모색하고 정책 서비스를 도출
 - 국가비전 2030에 따른 청소년 정책 비전을 제시 
 주요내용
 - 지난 15년간 청소년들에게 큰 영향을 미치는 제반 사회 환경 변화 분석을 통해 청소년 6대 메가트렌드 도출
 - 시나리오 기법을 통하여 2030년의 청소년 미래상에 대한 4가지 시나리오를 도출하고  이중 최상의 시나리오를 선별
 - 최상의 시나리오를 실현하기 위한 청소년 비전과 정책과제를 제시</t>
         </is>
       </c>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2023-06-08T14:44:42Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>목 차 
 Ⅰ. 추진배경 및 경위
  1. 추진배경
  2. 추진경위
 Ⅱ. 청소년을 둘러싼 사회 환경 변화 분석