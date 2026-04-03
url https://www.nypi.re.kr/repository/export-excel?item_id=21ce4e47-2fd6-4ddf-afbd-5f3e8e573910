--- v0 (2026-01-27)
+++ v1 (2026-04-03)
@@ -299,51 +299,55 @@
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>김영지||성윤숙</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2023-06-08T14:45:59Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2023-06-08T14:45:59Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>2009</t>
         </is>
       </c>
-      <c r="O2"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
       <c r="P2"/>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2023-06-08T14:45:59Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>목 차
 Ⅰ. 2009년 아동보호전문기관 평가사업 개요
  1. 사업의 필요성 및 목적
  2. 사업의 추진내용
  3. 2009년 아동보호전문기관 평가결과
 Ⅱ. 아동보호전문기관 지표별 평가결과
  1. 조직영역
  2. 인력영역
  3. 서비스영역
  4. 교육·홍보 및 대외협력영역
 Ⅲ. 아동보호전문기관 기관별 평가결과
  1. 중앙 및 시·도 아동보호전문기관(20개)
  1. 시·군·구 아동보호전문기관(24개)
 Ⅳ. 아동보호전문기관 발전 및 평가제도 개선을 위한 제언
  1. 아동보호전문기관 발전과제 
  2. 아동보호전문기관 평가제도 개선을 위한 제언