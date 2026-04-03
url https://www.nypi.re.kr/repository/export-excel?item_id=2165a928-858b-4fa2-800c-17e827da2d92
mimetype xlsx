--- v0 (2026-01-27)
+++ v1 (2026-04-03)
@@ -299,51 +299,55 @@
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>최용환||김동일</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2024-04-30T14:29:51Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2024-04-30T14:29:51Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>2023</t>
         </is>
       </c>
-      <c r="O2"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
       <c r="P2"/>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2024-04-30T14:29:51Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>Ⅰ. 인성교육 개요    1
   1. 인성교육의 개념과 필요성    3
   2. 인성교육 프로그램 집필진    6
 Ⅱ. 소통, 배려, 책임, 협동    7
   1. 중등    9
   2. 고등(통합사회)    31
 Ⅲ. 예, 효, 정직, 존중    53
   1. 고등(영어 및 디자인)    55
 참고문헌    109
 부록    113
   1. 2022 인성교육 프로그램 내용 체계도    115</t>
         </is>
       </c>
       <c r="T2"/>
       <c r="U2"/>
       <c r="V2"/>