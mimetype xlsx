--- v0 (2026-01-27)
+++ v1 (2026-04-18)
@@ -299,51 +299,55 @@
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>김경준||모상현||서정아</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2023-06-08T14:46:32Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2023-06-08T14:46:32Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>2010</t>
         </is>
       </c>
-      <c r="O2"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
       <c r="P2" t="inlineStr">
         <is>
           <t>본 조사는 청소년활동프로그램 공모사업 참여청소년을 대상으로 현장에서 실사하는 프로그램에 대한 만족도 및 효과성을 조사·분석하여 객관적인 연구결과를 제시함으로써, 향후 공모사업 운영모델 수정·보안 및 이에 대한 개선방향과 정책 수립을 위한 기초 자료를 제공하는 데 목적이 있음</t>
         </is>
       </c>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2023-06-08T14:46:32Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>목 차
 Ⅰ. 조사 개요
   1. 조사목적
   2. 조사내용
   3. 조사설계
   4. 자료처리 및 분석방법
   5. 응답자 특성
 Ⅱ. 조사 결과 요약
   1. 공모사업 프로그램 참여 및 인지 관련
    1) 프로그램 인지경로
    2) 프로그램 참여경로
    3) 프로그램 참여빈도