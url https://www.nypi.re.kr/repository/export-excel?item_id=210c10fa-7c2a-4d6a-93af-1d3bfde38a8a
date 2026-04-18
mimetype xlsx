--- v0 (2026-01-27)
+++ v1 (2026-04-18)
@@ -299,51 +299,55 @@
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>한국청소년정책연구원</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2025-04-24T17:21:13Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2025-04-24T17:21:13Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>2024</t>
         </is>
       </c>
-      <c r="O2"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
       <c r="P2"/>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2025-04-24T17:21:13Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>1. 청소년 부모·한부모의 의미
 2. 청소년 부모·한부모의 권리와 법적 근거
 3. 학생 및 보호자 상담하기
 4. 청소년 부모·한부모 학업지속 지원하기
 5. 청소년 부모·한부모 지원정책 안내하기
 (참고) 지원기관 목록 및 각종 양식</t>
         </is>
       </c>
       <c r="T2"/>
       <c r="U2"/>
       <c r="V2"/>
       <c r="W2" t="inlineStr">
         <is>
           <t>00032272</t>
         </is>
       </c>