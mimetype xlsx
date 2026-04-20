--- v0 (2026-01-27)
+++ v1 (2026-04-20)
@@ -299,51 +299,55 @@
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>서정아||전명기</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2023-06-08T15:06:53Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2023-06-08T15:06:53Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>2015</t>
         </is>
       </c>
-      <c r="O2"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
       <c r="P2"/>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2023-06-08T15:06:53Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>Ⅰ. 서론   1
  1. 연구의 필요성 및 목적   3
  2. 연구추진과정 및 주요내용   4
 Ⅱ. 이론적 고찰   7
  1. 관련법   9
  2. 운영지침   13
  3. 기본계획   16
 Ⅲ. 사전조사   25
  1. 종사자 FGI   27
  2. 이용자 FGI   35
  3. 이용자 설문조사   38
  4. 우수 사례   54
 Ⅳ. 청소년 연계서비스 최종진단 및 평가   59
  1. 자체점검서   61
  2. 최종진단 및 평가   104
 Ⅴ. 결론 및 제언   113