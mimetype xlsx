--- v0 (2026-01-27)
+++ v1 (2026-04-18)
@@ -299,51 +299,55 @@
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>오해섭||김세훈</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2023-06-26T10:32:34Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2023-06-26T10:32:34Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>2022</t>
         </is>
       </c>
-      <c r="O2"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
       <c r="P2"/>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2023-06-26T10:32:34Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>Ⅰ. 대안교육기관 등록 현황 및 실태조사 결과 분석 04
  1. 등록현황 및 실태조사 04
 Ⅱ. 대안교육기관 관계자 심층면담 결과 분석 11
 1. 대안교육기관 관계자 심층면담 개요 11
 2. 심층면담 결과 요약 12
 Ⅲ.요약 및 제언 14
 1. 요약 및 시사점 14
 2.정책제언 15
 Ⅳ.부록:심층면담 답변 내용 18
 1.공통 조사 항목 답변 내용 18
 2.등록대안교육기관 조사 항목 답변 내용 37
 3. 미등록대안교육기관 조사 항목 답변 내용 38</t>
         </is>
       </c>
       <c r="T2"/>
       <c r="U2"/>