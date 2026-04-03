--- v0 (2026-01-27)
+++ v1 (2026-04-03)
@@ -299,51 +299,55 @@
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>오해섭||김경준||김영지</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2023-06-08T15:04:20Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2023-06-08T15:04:20Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>2013</t>
         </is>
       </c>
-      <c r="O2"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
       <c r="P2"/>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2023-06-08T15:04:20Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>목차
 Ⅰ. 2013 학생모니터단 운영 계획
     1. 추진배경
     2. 추진경과
     3. 한계 및 개선사항
     4. ''13년도 학생모니터단 운영
     5. 행정 사항
     6. 향후 일정
 Ⅱ. 행복교육 모니터링 온라인 설문조사 결과 분석
     1. 제1차 행복교육 모니터링 온라인 설문조사 결과 분석
     2. 제2차 행복교육 모니터링 온라인 설문조사 결과 분석
     3. 제3차 행복교육 모니터링 온라인 설문조사 결과 분석
 Ⅲ. 2013년도 학생모니터단 정책제안
     1. 제1차 정책제안
     2. 제2차 정책제안
     3. 제3차 정책제안