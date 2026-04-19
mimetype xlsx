--- v0 (2026-01-27)
+++ v1 (2026-04-19)
@@ -299,51 +299,55 @@
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>배상률||김준홍||이창호</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2023-06-08T14:49:36Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2023-06-08T14:49:36Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>2012</t>
         </is>
       </c>
-      <c r="O2"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
       <c r="P2" t="inlineStr">
         <is>
           <t>정부는 2011년부터 청소년들의 무분별한 인터넷게임 이용을 막기 위해 일명 ‘셧다운(shut-down)제’를 시행하고 있음. 이 제도의 효과적인 시행을 위해서는 청소년의 인터넷게임 이용실태와 주이용 게임물을 정확히 파악할 필요가 있음. 
  이에 본 연구는 셧다운제 적용 대상연령인 초등학생, 중학생을 대상으로 인터넷게임이용실태를 조사하고자 함. 특히 청소년들이 인터넷게임에 어느 정도 중독이 돼 있는지를 한국콘텐츠진흥원이 개발한 게임행동종합진단척도를 통해 파악하고자 함. 아울러, 청소년들이 어떤 게임을 주로 인지하고 있고 어떤 게임을 선호하는 지 개방형 질문을 통하여 구체적으로 파악하고자 하는 데 연구의 주 목적이 있음.</t>
         </is>
       </c>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2023-06-08T14:49:36Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>목차
 Ⅰ. 서  론	
 1. 연구의 필요성 및 목적 	
 2. 연구 내용	
 Ⅱ. 이론적 배경
 1. 인터넷게임 중독: 의의와 중요성 	
 2. 인터넷게임 중독 요인	
 3. 인터넷게임중독에 따른 병리적 현상	
 4. 인터넷게임중독예방	
 Ⅲ. 인터넷게임이용실태 조사	
 1. 조사개요	