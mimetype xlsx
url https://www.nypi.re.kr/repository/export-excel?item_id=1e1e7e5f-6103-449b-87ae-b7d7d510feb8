--- v0 (2026-01-27)
+++ v1 (2026-04-18)
@@ -299,51 +299,55 @@
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>김은정</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2023-07-05T16:05:06Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2023-07-05T16:05:06Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>2006</t>
         </is>
       </c>
-      <c r="O2"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
       <c r="P2"/>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2023-07-05T16:05:06Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>Ⅰ. 서론
 1. 연구의 목적
 2. 연구의 내용
 3. 연구의 방법
 Ⅱ. 이론적 고찰
 1. 청소년방과후아카데미 사업의 의의
 2. 청소년방과후아카데미 운영 현황
 Ⅲ. 청소년방과후아카데미 만족도 1ㆍ2차 조사 결과
 1. 청소년방과후아카데미 만족도 1ㆍ2차 조사결과(청소년)
 2. 청소년방과후아카데미 만족도 조사결과 : 학부모
 3. 조사결과에 대한 소고
 Ⅳ. 결론 및 제언
 1. 결론
 2. 정책제언</t>
         </is>
       </c>