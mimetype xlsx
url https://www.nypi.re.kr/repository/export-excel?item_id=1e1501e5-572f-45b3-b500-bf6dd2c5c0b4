--- v0 (2026-01-27)
+++ v1 (2026-04-21)
@@ -299,51 +299,55 @@
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>김경준||모상현||정은주</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2023-06-08T15:07:19Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2023-06-08T15:07:19Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>2016</t>
         </is>
       </c>
-      <c r="O2"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
       <c r="P2"/>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2023-06-08T15:07:19Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>Ⅰ. 평가개요
     1. 평가의 목적 및 방향
     2. 평가 개요
     3. 평가모형 및 추진체계
     4. 평가단계와 절차
     5. 최종 평가결과 및 활용방안
 Ⅱ. 평가지표
     1. 청소년수련원 종합평가 지표
     2. 유스호스텔 종합평가 지표
     3. 청소년야영장 종합평가 지표
 Ⅲ. 청소년수련시설 실태분석
     1. 청소년수련원 실태분석
     2. 유스호스텔 실태분석
     3. 청소년야영장 실태분석
 Ⅳ. 평가결과 분석
     1. 청소년수련원 평가결과