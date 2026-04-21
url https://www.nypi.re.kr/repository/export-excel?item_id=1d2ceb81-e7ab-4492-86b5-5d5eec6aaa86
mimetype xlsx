--- v0 (2026-01-28)
+++ v1 (2026-04-21)
@@ -299,51 +299,55 @@
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>한국청소년정책연구원 부설 학업중단예방 및 대안교육지원센터 꿈지락</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2023-06-08T15:10:42Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2023-06-08T15:10:42Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>2019</t>
         </is>
       </c>
-      <c r="O2"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
       <c r="P2"/>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2023-06-08T15:10:42Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>모듈공통Ⅰ. 도입
   - 1회기: 소소하지만 확실한 행복 경험하기
   - 2회기: 주변인을 통해 ''나'' 알기
   - 3회기: 활동에 대해 알고 동기 가지기
 1모듈. 문화·예술형
   - 1회기: 내 마음의 모양
   - 2회기: 신비로운 별자리, 소중한 너
   - 3회기: 세상 이런 교복이 없다!
   - 4회기: 우리 미식회 -도시락
   - 5회기: 쌤! 메이크오버 하실께요!
   - 6회기: 안 쓰는 물건에 새 생명을
 2모듈. 봉사활동형
   - 1회기: 나, 너, 우리를 위한 관계형성
   - 2회기: 내가 잘 할 수 있는 것은 무엇일까요?Ⅰ
   - 3회기: 내가 잘 할 수 있는 것은 무엇일까요?Ⅱ
   - 4회기: 밖으로 나가볼까요?