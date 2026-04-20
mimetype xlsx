--- v0 (2026-01-27)
+++ v1 (2026-04-20)
@@ -299,51 +299,55 @@
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>조혜영||이경상||최원기||Nancy Abelmann</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2023-06-08T14:43:43Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2023-06-08T14:43:43Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>2005</t>
         </is>
       </c>
-      <c r="O2"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
       <c r="P2" t="inlineStr">
         <is>
           <t>이 연구는 근래에 부각되고 있는 조기유학생 이슈 및 그와 관련되어 파생되는 사회현상을 논의의 출발점으로 삼는다. 조기유학생들을 대상으로 조기유학의 결정과정 및 조기유학생의 현지 적응 방식, 조기유학 후 파생되는 가족 관계의 성격 변화에 대한 연구를 진행하고자 한다.</t>
         </is>
       </c>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2023-06-08T14:43:43Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>Ⅰ. 서론
  1. 연구의 목적 및 필요성
  2. 연구내용
  3. 연구방법
 Ⅱ. 이론적 배경 및 선행 연구 고찰
  1. 조기유학 현황 및 실태
  2. 조기유학 결정요인
  3. 조기유학생 적응과정
  4. 한국사회 가족변화와 기러기가족
 Ⅲ. 조기유학관련 언론담론 경향 분석
  1. 조기유학관련 언론담론 분석 필요성
  2. 조기유학관련 언론담론의 경향적 특성