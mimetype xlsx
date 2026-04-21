--- v0 (2026-01-27)
+++ v1 (2026-04-21)
@@ -299,51 +299,55 @@
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>경실련(사)갈등해소센터</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2023-06-08T14:49:35Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2023-06-08T14:49:35Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>2012</t>
         </is>
       </c>
-      <c r="O2"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
       <c r="P2"/>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2023-06-08T14:49:35Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>목차
 제1장 또래조정 프로그램의 이해
 1. 또래조정의 의의
 2. 또래조정의 장점
 3. 또래조정 프로그램의 운영원리
 4. 또래조정 프로그램의 기대효과
 5. 또래조정 프로그램의 국내외 동향
 제2장 또래조정 프로그램의 기획
 1. 또래조정 프로그램 팀의 구성
 2. 또래조정 프로그램 지도교사 임명
 3. 또래조정 프로그램의 필요성 측정
 4. 또래조정 프로그램의 설계 및 계획
 제3장 또래조정자 선발
 1. 또래조정자 선발
 제4장 또래조정 프로그램을 위한 교육훈련
 1. 또래조정자 교육훈련