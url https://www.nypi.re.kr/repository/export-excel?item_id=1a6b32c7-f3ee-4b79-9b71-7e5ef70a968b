--- v0 (2026-01-27)
+++ v1 (2026-04-21)
@@ -299,51 +299,55 @@
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2" t="inlineStr">
         <is>
           <t>김지경||김균희</t>
         </is>
       </c>
       <c r="K2"/>
       <c r="L2" t="inlineStr">
         <is>
           <t>2023-06-08T15:10:44Z</t>
         </is>
       </c>
       <c r="M2" t="inlineStr">
         <is>
           <t>2023-06-08T15:10:44Z</t>
         </is>
       </c>
       <c r="N2" t="inlineStr">
         <is>
           <t>2019</t>
         </is>
       </c>
-      <c r="O2"/>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>본 보고서는 수탁연구과제로 수행되어 저작권이 발주기관에 귀속됨에 따라, 원문 공개가 제한됩니다.</t>
+        </is>
+      </c>
       <c r="P2"/>
       <c r="Q2" t="inlineStr">
         <is>
           <t>Made available in DSpace on 2023-06-08T15:10:44Z (KST). No. of bitstreams: 0</t>
         </is>
       </c>
       <c r="R2"/>
       <c r="S2" t="inlineStr">
         <is>
           <t>Ⅰ. 서론
    1. 연구의 목적 및 필요성
    2. 연구 내용 및 방법
    3. 연구 추진체계 및 절차
 Ⅱ. 2017년 조사내용 검토 및 개선 사항 도출
    1. 조사내용 구성의 '기본 틀' 검토
    2. 조사내용 관련 통계품질진단 결과 검토
    3. 정책연계 활용성 및 문항별 개선 사항 검토
 Ⅲ. 2020년 조사내용 설계 및 예비조사 조사표 작성
    1. 조사내용 설계의 기본 클
    2. 2020년 예비조사 조사표 작성
 Ⅳ. 2020년 조사표 도출을 위한 예비조사 실시
    1. 예비조사 실사 개요
    2. 예비조사 주요 결과
    3. 결과 반영 조사표 수정
 Ⅴ. 2020년 조사표 최종안 도출